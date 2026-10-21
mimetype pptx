--- v0 (2025-12-08)
+++ v1 (2026-10-21)
@@ -1,31 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -146,50 +146,67 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Estilo medio 2 - Énfasis 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
@@ -1070,51 +1087,51 @@
           <a:bottom>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
       </a:tcStyle>
     </a:neCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="74" d="100"/>
           <a:sy n="74" d="100"/>
         </p:scale>
-        <p:origin x="576" y="72"/>
+        <p:origin x="376" y="56"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
@@ -1228,51 +1245,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589213" y="2514600"/>
             <a:ext cx="8915399" cy="2262781"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="5400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589213" y="4777379"/>
             <a:ext cx="8915399" cy="1126283"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -1348,75 +1365,75 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de subtítulo del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1564,51 +1581,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="609600"/>
             <a:ext cx="8915399" cy="3117040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4800" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="4354046"/>
             <a:ext cx="8915399" cy="1555864"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
@@ -1687,74 +1704,74 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1902,51 +1919,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2849949" y="609600"/>
             <a:ext cx="8393926" cy="2895600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4800" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275012" y="3505200"/>
             <a:ext cx="7536554" cy="381000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
@@ -1966,51 +1983,51 @@
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="4354046"/>
             <a:ext cx="8915399" cy="1555864"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
@@ -2088,74 +2105,74 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2379,119 +2396,119 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589213" y="2438400"/>
             <a:ext cx="8915400" cy="2724845"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4800" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589213" y="5181600"/>
             <a:ext cx="8915400" cy="729622"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:buNone/>
               <a:defRPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2639,51 +2656,51 @@
           <p:cNvPr id="12" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2849949" y="609600"/>
             <a:ext cx="8393926" cy="2895600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4800" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Text Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="4343400"/>
             <a:ext cx="8915400" cy="838200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -2700,118 +2717,118 @@
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589213" y="5181600"/>
             <a:ext cx="8915400" cy="729622"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:buNone/>
               <a:defRPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3035,51 +3052,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="627407"/>
             <a:ext cx="8915399" cy="2880020"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4800" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Text Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="4343400"/>
             <a:ext cx="8915400" cy="838200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -3096,118 +3113,118 @@
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589213" y="5181600"/>
             <a:ext cx="8915400" cy="729622"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:buNone/>
               <a:defRPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3344,127 +3361,127 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3601,132 +3618,132 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9294812" y="627405"/>
             <a:ext cx="2207601" cy="5283817"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="627405"/>
             <a:ext cx="6477000" cy="5283817"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3863,132 +3880,132 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2592925" y="624110"/>
             <a:ext cx="8911687" cy="1280890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="2133600"/>
             <a:ext cx="8915400" cy="3777622"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4050,50 +4067,57 @@
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="7886" y="9778"/>
                   <a:pt x="7915" y="9778"/>
                   <a:pt x="7915" y="9778"/>
                 </a:cubicBezTo>
                 <a:lnTo>
                   <a:pt x="9248" y="5265"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="9303" y="5077"/>
                   <a:pt x="9303" y="4889"/>
                   <a:pt x="9248" y="4701"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A7CD31F4-64FA-4BA0-9498-67783267A8C8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -4129,51 +4153,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="2058750"/>
             <a:ext cx="8915399" cy="1468800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="3530129"/>
             <a:ext cx="8915399" cy="860400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -4250,74 +4274,74 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4454,193 +4478,193 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="2133600"/>
             <a:ext cx="4313864" cy="3777622"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7190747" y="2126222"/>
             <a:ext cx="4313864" cy="3777622"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4777,51 +4801,51 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Title 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2939373" y="1972703"/>
             <a:ext cx="3992732" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -4845,109 +4869,109 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="2548966"/>
             <a:ext cx="4342893" cy="3354060"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7506629" y="1969475"/>
             <a:ext cx="3999001" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -4971,133 +4995,133 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7166957" y="2545738"/>
             <a:ext cx="4338674" cy="3354060"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5234,75 +5258,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5435,51 +5459,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5620,110 +5644,110 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="446088"/>
             <a:ext cx="3505199" cy="976312"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6323012" y="446088"/>
             <a:ext cx="5181600" cy="5414963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="1598613"/>
             <a:ext cx="3505199" cy="4262436"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -5745,74 +5769,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5955,51 +5979,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589213" y="4800600"/>
             <a:ext cx="8915400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="634965"/>
             <a:ext cx="8915400" cy="3854970"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
@@ -6022,51 +6046,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic en el icono para agregar una imagen</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589213" y="5367338"/>
             <a:ext cx="8915400" cy="493712"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -6090,74 +6114,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6361,50 +6385,57 @@
                     <a:pt x="0" y="35"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="6" y="64"/>
                     <a:pt x="13" y="94"/>
                     <a:pt x="20" y="124"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="20" y="128"/>
                     <a:pt x="21" y="132"/>
                     <a:pt x="22" y="136"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="25" name="Freeform 12"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2597151" y="2779713"/>
               <a:ext cx="550863" cy="1978025"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="140" h="504">
                   <a:moveTo>
                     <a:pt x="86" y="350"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="103" y="402"/>
@@ -6427,50 +6458,57 @@
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="20"/>
                     <a:pt x="4" y="41"/>
                     <a:pt x="6" y="61"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="30" y="158"/>
                     <a:pt x="56" y="255"/>
                     <a:pt x="86" y="350"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="26" name="Freeform 13"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3175001" y="4730750"/>
               <a:ext cx="519113" cy="1209675"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="132" h="308">
                   <a:moveTo>
                     <a:pt x="8" y="22"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="5" y="15"/>
@@ -6498,50 +6536,57 @@
                     <a:pt x="132" y="308"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="113" y="269"/>
                     <a:pt x="94" y="230"/>
                     <a:pt x="77" y="190"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="52" y="135"/>
                     <a:pt x="29" y="79"/>
                     <a:pt x="8" y="22"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="27" name="Freeform 14"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3305176" y="5630863"/>
               <a:ext cx="146050" cy="309563"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="37" h="79">
                   <a:moveTo>
                     <a:pt x="28" y="79"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="37" y="79"/>
@@ -6549,50 +6594,57 @@
                     <a:pt x="37" y="79"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="24" y="53"/>
                     <a:pt x="12" y="27"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="8" y="27"/>
                     <a:pt x="17" y="53"/>
                     <a:pt x="28" y="79"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="28" name="Freeform 15"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2573338" y="2817813"/>
               <a:ext cx="700088" cy="2835275"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="178" h="722">
                   <a:moveTo>
                     <a:pt x="162" y="660"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="145" y="618"/>
@@ -6635,50 +6687,57 @@
                     <a:pt x="178" y="722"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="176" y="717"/>
                     <a:pt x="175" y="713"/>
                     <a:pt x="174" y="708"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="169" y="692"/>
                     <a:pt x="165" y="676"/>
                     <a:pt x="162" y="660"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="29" name="Freeform 16"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2506663" y="285750"/>
               <a:ext cx="90488" cy="2493963"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="23" h="635">
                   <a:moveTo>
                     <a:pt x="11" y="577"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="12" y="581"/>
@@ -6716,50 +6775,57 @@
                     <a:pt x="12" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="5" y="89"/>
                     <a:pt x="2" y="179"/>
                     <a:pt x="1" y="269"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="372"/>
                     <a:pt x="3" y="474"/>
                     <a:pt x="11" y="577"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="30" name="Freeform 17"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2554288" y="2598738"/>
               <a:ext cx="66675" cy="420688"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="17" h="107">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="19"/>
@@ -6777,50 +6843,57 @@
                     <a:pt x="11" y="46"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="10" y="45"/>
                     <a:pt x="10" y="44"/>
                     <a:pt x="10" y="43"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="28"/>
                     <a:pt x="3" y="14"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="31" name="Freeform 18"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3143251" y="4757738"/>
               <a:ext cx="161925" cy="873125"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="41" h="222">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="31"/>
@@ -6858,50 +6931,57 @@
                     <a:pt x="8" y="22"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="8" y="21"/>
                     <a:pt x="7" y="20"/>
                     <a:pt x="7" y="18"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="5" y="12"/>
                     <a:pt x="2" y="6"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="32" name="Freeform 19"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3148013" y="1282700"/>
               <a:ext cx="1768475" cy="3448050"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="450" h="878">
                   <a:moveTo>
                     <a:pt x="7" y="854"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="10" y="772"/>
@@ -6974,50 +7054,57 @@
                     <a:pt x="0" y="859"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="865"/>
                     <a:pt x="4" y="872"/>
                     <a:pt x="7" y="878"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="870"/>
                     <a:pt x="7" y="862"/>
                     <a:pt x="7" y="854"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="33" name="Freeform 20"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3273426" y="5653088"/>
               <a:ext cx="138113" cy="287338"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="35" h="73">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="24"/>
@@ -7025,50 +7112,57 @@
                     <a:pt x="26" y="73"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="35" y="73"/>
                     <a:pt x="35" y="73"/>
                     <a:pt x="35" y="73"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="23" y="49"/>
                     <a:pt x="11" y="24"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="34" name="Freeform 21"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3143251" y="4656138"/>
               <a:ext cx="31750" cy="188913"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="8" h="48">
                   <a:moveTo>
                     <a:pt x="7" y="44"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="46"/>
@@ -7086,50 +7180,57 @@
                     <a:pt x="1" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="9"/>
                     <a:pt x="0" y="17"/>
                     <a:pt x="0" y="26"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="32"/>
                     <a:pt x="5" y="38"/>
                     <a:pt x="7" y="44"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="35" name="Freeform 22"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3211513" y="5410200"/>
               <a:ext cx="203200" cy="530225"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="52" h="135">
                   <a:moveTo>
                     <a:pt x="7" y="18"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="5" y="12"/>
@@ -7157,50 +7258,57 @@
                     <a:pt x="52" y="135"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="41" y="109"/>
                     <a:pt x="32" y="83"/>
                     <a:pt x="24" y="56"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="18" y="43"/>
                     <a:pt x="13" y="31"/>
                     <a:pt x="7" y="18"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:alpha val="20000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="10" name="Group 9"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="27221" y="-786"/>
             <a:ext cx="2356674" cy="6854039"/>
             <a:chOff x="6627813" y="194833"/>
             <a:chExt cx="1952625" cy="5678918"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="Freeform 27"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="6627813" y="194833"/>
@@ -7276,50 +7384,57 @@
                     <a:pt x="0" y="0"/>
                     <a:pt x="0" y="0"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="31"/>
                     <a:pt x="1" y="61"/>
                     <a:pt x="1" y="92"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="3" y="131"/>
                     <a:pt x="4" y="170"/>
                     <a:pt x="7" y="210"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="Freeform 28"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7061201" y="3771900"/>
               <a:ext cx="350838" cy="1309688"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="88" h="330">
                   <a:moveTo>
                     <a:pt x="53" y="229"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="64" y="263"/>
@@ -7345,50 +7460,57 @@
                     <a:pt x="38" y="152"/>
                     <a:pt x="17" y="76"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="21"/>
                     <a:pt x="4" y="42"/>
                     <a:pt x="7" y="63"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="21" y="119"/>
                     <a:pt x="36" y="174"/>
                     <a:pt x="53" y="229"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="13" name="Freeform 29"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7439026" y="5053013"/>
               <a:ext cx="357188" cy="820738"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="90" h="207">
                   <a:moveTo>
                     <a:pt x="6" y="15"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="4" y="10"/>
@@ -7414,50 +7536,57 @@
                     <a:pt x="90" y="207"/>
                     <a:pt x="90" y="207"/>
                     <a:pt x="90" y="207"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="76" y="180"/>
                     <a:pt x="63" y="152"/>
                     <a:pt x="50" y="123"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="34" y="88"/>
                     <a:pt x="20" y="51"/>
                     <a:pt x="6" y="15"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="14" name="Freeform 30"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7037388" y="3811588"/>
               <a:ext cx="457200" cy="1852613"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="115" h="467">
                   <a:moveTo>
                     <a:pt x="101" y="409"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="93" y="388"/>
@@ -7498,50 +7627,57 @@
                     <a:pt x="107" y="449"/>
                     <a:pt x="111" y="458"/>
                     <a:pt x="115" y="467"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="114" y="464"/>
                     <a:pt x="113" y="461"/>
                     <a:pt x="112" y="458"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="108" y="442"/>
                     <a:pt x="104" y="425"/>
                     <a:pt x="101" y="409"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="15" name="Freeform 31"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="6992938" y="1263650"/>
               <a:ext cx="144463" cy="2508250"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="36" h="633">
                   <a:moveTo>
                     <a:pt x="17" y="633"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="15" y="621"/>
@@ -7592,99 +7728,113 @@
                     <a:pt x="0" y="461"/>
                     <a:pt x="2" y="525"/>
                     <a:pt x="7" y="589"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="10" y="603"/>
                     <a:pt x="13" y="618"/>
                     <a:pt x="16" y="632"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="16" y="632"/>
                     <a:pt x="17" y="633"/>
                     <a:pt x="17" y="633"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="Freeform 32"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7526338" y="5640388"/>
               <a:ext cx="111125" cy="233363"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="28" h="59">
                   <a:moveTo>
                     <a:pt x="22" y="59"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="28" y="59"/>
                     <a:pt x="28" y="59"/>
                     <a:pt x="28" y="59"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="18" y="40"/>
                     <a:pt x="9" y="20"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="6" y="20"/>
                     <a:pt x="13" y="40"/>
                     <a:pt x="22" y="59"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="17" name="Freeform 33"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7021513" y="3598863"/>
               <a:ext cx="68263" cy="423863"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="17" h="107">
                   <a:moveTo>
                     <a:pt x="4" y="54"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="8" y="72"/>
@@ -7705,50 +7855,57 @@
                     <a:pt x="6" y="29"/>
                     <a:pt x="3" y="14"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="2"/>
                     <a:pt x="0" y="5"/>
                     <a:pt x="0" y="8"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1" y="23"/>
                     <a:pt x="3" y="39"/>
                     <a:pt x="4" y="54"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="18" name="Freeform 34"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7412038" y="2801938"/>
               <a:ext cx="1168400" cy="2251075"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="294" h="568">
                   <a:moveTo>
                     <a:pt x="8" y="553"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="9" y="501"/>
@@ -7814,99 +7971,113 @@
                     <a:pt x="13" y="445"/>
                     <a:pt x="3" y="497"/>
                     <a:pt x="0" y="549"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="3" y="555"/>
                     <a:pt x="5" y="561"/>
                     <a:pt x="7" y="568"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="563"/>
                     <a:pt x="7" y="558"/>
                     <a:pt x="8" y="553"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="19" name="Freeform 35"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7494588" y="5664200"/>
               <a:ext cx="100013" cy="209550"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="25" h="53">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="5" y="18"/>
                     <a:pt x="12" y="36"/>
                     <a:pt x="19" y="53"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="25" y="53"/>
                     <a:pt x="25" y="53"/>
                     <a:pt x="25" y="53"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="16" y="36"/>
                     <a:pt x="8" y="18"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="20" name="Freeform 36"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7412038" y="5081588"/>
               <a:ext cx="114300" cy="558800"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="29" h="141">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="30"/>
@@ -7932,50 +8103,57 @@
                     <a:pt x="16" y="98"/>
                     <a:pt x="10" y="60"/>
                     <a:pt x="8" y="22"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="18"/>
                     <a:pt x="5" y="15"/>
                     <a:pt x="4" y="11"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2" y="7"/>
                     <a:pt x="1" y="3"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="21" name="Freeform 37"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7412038" y="4978400"/>
               <a:ext cx="31750" cy="188913"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="8" h="48">
                   <a:moveTo>
                     <a:pt x="0" y="26"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="1" y="29"/>
@@ -7996,50 +8174,57 @@
                     <a:pt x="5" y="12"/>
                     <a:pt x="3" y="6"/>
                     <a:pt x="0" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="1"/>
                     <a:pt x="0" y="3"/>
                     <a:pt x="0" y="4"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="0" y="11"/>
                     <a:pt x="0" y="19"/>
                     <a:pt x="0" y="26"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="22" name="Freeform 38"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7439026" y="5434013"/>
               <a:ext cx="174625" cy="439738"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="0" t="0" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="44" h="111">
                   <a:moveTo>
                     <a:pt x="11" y="28"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="7" y="19"/>
@@ -8065,220 +8250,234 @@
                     <a:pt x="44" y="111"/>
                     <a:pt x="44" y="111"/>
                     <a:pt x="44" y="111"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="35" y="92"/>
                     <a:pt x="28" y="72"/>
                     <a:pt x="22" y="52"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="18" y="44"/>
                     <a:pt x="15" y="36"/>
                     <a:pt x="11" y="28"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="es-CO"/>
+            </a:p>
+          </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="182880" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2592924" y="624110"/>
             <a:ext cx="8911687" cy="1280890"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="2133600"/>
             <a:ext cx="8915400" cy="3886200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:rPr lang="es-ES"/>
               <a:t>Quinto nivel</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10361612" y="6130437"/>
             <a:ext cx="1146283" cy="370396"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{72345051-2045-45DA-935E-2E3CA1A69ADC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/15/2020</a:t>
+              <a:t>10/14/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="6135808"/>
             <a:ext cx="7619999" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8797,163 +8996,163 @@
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA381740-063A-41A4-836D-85D14980EEF0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA381740-063A-41A4-836D-85D14980EEF0}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="4736883"/>
             <a:ext cx="4243589" cy="27432"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 4243589"/>
-[...32 lines deleted...]
-              <a:gd name="connsiteY16" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX0" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY0" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX1" fmla="*/ 563791 w 4243589"/>
+              <a:gd name="csY1" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX2" fmla="*/ 1042710 w 4243589"/>
+              <a:gd name="csY2" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX3" fmla="*/ 1564066 w 4243589"/>
+              <a:gd name="csY3" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX4" fmla="*/ 2212729 w 4243589"/>
+              <a:gd name="csY4" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX5" fmla="*/ 2776520 w 4243589"/>
+              <a:gd name="csY5" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX6" fmla="*/ 3297875 w 4243589"/>
+              <a:gd name="csY6" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX7" fmla="*/ 4243589 w 4243589"/>
+              <a:gd name="csY7" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX8" fmla="*/ 4243589 w 4243589"/>
+              <a:gd name="csY8" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX9" fmla="*/ 3637362 w 4243589"/>
+              <a:gd name="csY9" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX10" fmla="*/ 3116007 w 4243589"/>
+              <a:gd name="csY10" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX11" fmla="*/ 2424908 w 4243589"/>
+              <a:gd name="csY11" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX12" fmla="*/ 1861117 w 4243589"/>
+              <a:gd name="csY12" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX13" fmla="*/ 1382198 w 4243589"/>
+              <a:gd name="csY13" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX14" fmla="*/ 733535 w 4243589"/>
+              <a:gd name="csY14" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX15" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY15" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX16" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY16" fmla="*/ 0 h 27432"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
-[...47 lines deleted...]
-                <a:pos x="connsiteX16" y="connsiteY16"/>
+                <a:pos x="csX0" y="csY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX1" y="csY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX2" y="csY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX3" y="csY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX4" y="csY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX5" y="csY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX6" y="csY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX7" y="csY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX8" y="csY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX9" y="csY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX10" y="csY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX11" y="csY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX12" y="csY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX13" y="csY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX14" y="csY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX15" y="csY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX16" y="csY16"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4243589" h="27432" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="157351" y="-15653"/>
                   <a:pt x="378877" y="-5828"/>
                   <a:pt x="563791" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="748705" y="5828"/>
                   <a:pt x="905659" y="-5525"/>
                   <a:pt x="1042710" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1179761" y="5525"/>
                   <a:pt x="1356845" y="-21288"/>
                   <a:pt x="1564066" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1771287" y="21288"/>
@@ -9098,173 +9297,173 @@
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="289632" y="14047"/>
                   <a:pt x="132768" y="16249"/>
                   <a:pt x="0" y="27432"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="211" y="18145"/>
                   <a:pt x="120" y="6480"/>
                   <a:pt x="0" y="0"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:ln w="38100" cap="rnd">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:round/>
             <a:extLst>
               <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
-                <ask:lineSketchStyleProps xmlns="" xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="1219033472">
+                <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="1219033472">
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <ask:type>
                     <ask:lineSketchFreehand/>
                   </ask:type>
                 </ask:lineSketchStyleProps>
               </a:ext>
             </a:extLst>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76906711-0AFB-47DD-A4B6-4E94B38B8C91}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76906711-0AFB-47DD-A4B6-4E94B38B8C91}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Freeform: Shape 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA91F649-894C-41F6-A21D-3D1AC558E934}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA91F649-894C-41F6-A21D-3D1AC558E934}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="2877832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 6789701 w 12192000"/>
               <a:gd name="connsiteY0" fmla="*/ 2809623 h 2877832"/>
               <a:gd name="connsiteX1" fmla="*/ 6788702 w 12192000"/>
               <a:gd name="connsiteY1" fmla="*/ 2809701 h 2877832"/>
               <a:gd name="connsiteX2" fmla="*/ 6788476 w 12192000"/>
               <a:gd name="connsiteY2" fmla="*/ 2810235 h 2877832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 12192000"/>
               <a:gd name="connsiteY3" fmla="*/ 0 h 2877832"/>
               <a:gd name="connsiteX4" fmla="*/ 12192000 w 12192000"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 2877832"/>
               <a:gd name="connsiteX5" fmla="*/ 12192000 w 12192000"/>
               <a:gd name="connsiteY5" fmla="*/ 1915388 h 2877832"/>
               <a:gd name="connsiteX6" fmla="*/ 12061096 w 12192000"/>
@@ -9766,288 +9965,270 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="CuadroTexto 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C98180A-DFA1-4167-A8D6-CAEBA818095F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C98180A-DFA1-4167-A8D6-CAEBA818095F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="638881" y="390525"/>
             <a:ext cx="10909640" cy="1510301"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
-              <a:t>P</a:t>
+              <a:t>Planificación</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0" err="1" smtClean="0">
-[...17 lines deleted...]
-              <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
               <a:t>Operacional</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="6600" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="+mj-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56037404-66BD-46B5-9323-1B531319671A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56037404-66BD-46B5-9323-1B531319671A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3974206" y="1753266"/>
             <a:ext cx="4243589" cy="18288"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 4243589"/>
-[...32 lines deleted...]
-              <a:gd name="connsiteY16" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX0" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY0" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX1" fmla="*/ 563791 w 4243589"/>
+              <a:gd name="csY1" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX2" fmla="*/ 1042710 w 4243589"/>
+              <a:gd name="csY2" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX3" fmla="*/ 1564066 w 4243589"/>
+              <a:gd name="csY3" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX4" fmla="*/ 2212729 w 4243589"/>
+              <a:gd name="csY4" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX5" fmla="*/ 2776520 w 4243589"/>
+              <a:gd name="csY5" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX6" fmla="*/ 3297875 w 4243589"/>
+              <a:gd name="csY6" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX7" fmla="*/ 4243589 w 4243589"/>
+              <a:gd name="csY7" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX8" fmla="*/ 4243589 w 4243589"/>
+              <a:gd name="csY8" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX9" fmla="*/ 3637362 w 4243589"/>
+              <a:gd name="csY9" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX10" fmla="*/ 3116007 w 4243589"/>
+              <a:gd name="csY10" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX11" fmla="*/ 2424908 w 4243589"/>
+              <a:gd name="csY11" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX12" fmla="*/ 1861117 w 4243589"/>
+              <a:gd name="csY12" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX13" fmla="*/ 1382198 w 4243589"/>
+              <a:gd name="csY13" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX14" fmla="*/ 733535 w 4243589"/>
+              <a:gd name="csY14" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX15" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY15" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX16" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY16" fmla="*/ 0 h 18288"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
-[...47 lines deleted...]
-                <a:pos x="connsiteX16" y="connsiteY16"/>
+                <a:pos x="csX0" y="csY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX1" y="csY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX2" y="csY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX3" y="csY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX4" y="csY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX5" y="csY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX6" y="csY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX7" y="csY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX8" y="csY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX9" y="csY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX10" y="csY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX11" y="csY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX12" y="csY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX13" y="csY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX14" y="csY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX15" y="csY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX16" y="csY16"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4243589" h="18288" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="157351" y="-15653"/>
                   <a:pt x="378877" y="-5828"/>
                   <a:pt x="563791" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="748705" y="5828"/>
                   <a:pt x="905659" y="-5525"/>
                   <a:pt x="1042710" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1179761" y="5525"/>
                   <a:pt x="1356845" y="-21288"/>
                   <a:pt x="1564066" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1771287" y="21288"/>
@@ -10192,93 +10373,93 @@
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="289632" y="4903"/>
                   <a:pt x="132768" y="7105"/>
                   <a:pt x="0" y="18288"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="668" y="13665"/>
                   <a:pt x="578" y="5675"/>
                   <a:pt x="0" y="0"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="38100" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:round/>
             <a:extLst>
               <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
-                <ask:lineSketchStyleProps xmlns="" xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="1219033472">
+                <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="1219033472">
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <ask:type>
                     <ask:lineSketchFreehand/>
                   </ask:type>
                 </ask:lineSketchStyleProps>
               </a:ext>
             </a:extLst>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Subtítulo 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C6C770B-7E0C-4F4F-AD08-2F58D9E84F32}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C6C770B-7E0C-4F4F-AD08-2F58D9E84F32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2850438" y="4136396"/>
             <a:ext cx="6894576" cy="1463040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
@@ -10428,403 +10609,382 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Martha Isabel Mejia De Alba</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1800" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Ingeniera</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Química</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>, Mg. en </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Ingeniería</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Ambiental</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> (UN)</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Auditor </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Interno</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t> ISO 14001, OHSAS 18001 &amp; ISO 9001 (SGS)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" i="1" dirty="0">
-[...7 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4086985443"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA381740-063A-41A4-836D-85D14980EEF0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA381740-063A-41A4-836D-85D14980EEF0}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="4736883"/>
             <a:ext cx="4243589" cy="27432"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 4243589"/>
-[...32 lines deleted...]
-              <a:gd name="connsiteY16" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX0" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY0" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX1" fmla="*/ 563791 w 4243589"/>
+              <a:gd name="csY1" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX2" fmla="*/ 1042710 w 4243589"/>
+              <a:gd name="csY2" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX3" fmla="*/ 1564066 w 4243589"/>
+              <a:gd name="csY3" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX4" fmla="*/ 2212729 w 4243589"/>
+              <a:gd name="csY4" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX5" fmla="*/ 2776520 w 4243589"/>
+              <a:gd name="csY5" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX6" fmla="*/ 3297875 w 4243589"/>
+              <a:gd name="csY6" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX7" fmla="*/ 4243589 w 4243589"/>
+              <a:gd name="csY7" fmla="*/ 0 h 27432"/>
+              <a:gd name="csX8" fmla="*/ 4243589 w 4243589"/>
+              <a:gd name="csY8" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX9" fmla="*/ 3637362 w 4243589"/>
+              <a:gd name="csY9" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX10" fmla="*/ 3116007 w 4243589"/>
+              <a:gd name="csY10" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX11" fmla="*/ 2424908 w 4243589"/>
+              <a:gd name="csY11" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX12" fmla="*/ 1861117 w 4243589"/>
+              <a:gd name="csY12" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX13" fmla="*/ 1382198 w 4243589"/>
+              <a:gd name="csY13" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX14" fmla="*/ 733535 w 4243589"/>
+              <a:gd name="csY14" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX15" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY15" fmla="*/ 27432 h 27432"/>
+              <a:gd name="csX16" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY16" fmla="*/ 0 h 27432"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
-[...47 lines deleted...]
-                <a:pos x="connsiteX16" y="connsiteY16"/>
+                <a:pos x="csX0" y="csY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX1" y="csY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX2" y="csY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX3" y="csY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX4" y="csY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX5" y="csY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX6" y="csY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX7" y="csY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX8" y="csY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX9" y="csY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX10" y="csY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX11" y="csY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX12" y="csY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX13" y="csY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX14" y="csY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX15" y="csY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX16" y="csY16"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4243589" h="27432" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="157351" y="-15653"/>
                   <a:pt x="378877" y="-5828"/>
                   <a:pt x="563791" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="748705" y="5828"/>
                   <a:pt x="905659" y="-5525"/>
                   <a:pt x="1042710" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1179761" y="5525"/>
                   <a:pt x="1356845" y="-21288"/>
                   <a:pt x="1564066" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1771287" y="21288"/>
@@ -10969,173 +11129,173 @@
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="289632" y="14047"/>
                   <a:pt x="132768" y="16249"/>
                   <a:pt x="0" y="27432"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="211" y="18145"/>
                   <a:pt x="120" y="6480"/>
                   <a:pt x="0" y="0"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:ln w="38100" cap="rnd">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:round/>
             <a:extLst>
               <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
-                <ask:lineSketchStyleProps xmlns="" xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="1219033472">
+                <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="1219033472">
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <ask:type>
                     <ask:lineSketchFreehand/>
                   </ask:type>
                 </ask:lineSketchStyleProps>
               </a:ext>
             </a:extLst>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76906711-0AFB-47DD-A4B6-4E94B38B8C91}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76906711-0AFB-47DD-A4B6-4E94B38B8C91}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Freeform: Shape 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA91F649-894C-41F6-A21D-3D1AC558E934}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA91F649-894C-41F6-A21D-3D1AC558E934}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="2877832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 6789701 w 12192000"/>
               <a:gd name="connsiteY0" fmla="*/ 2809623 h 2877832"/>
               <a:gd name="connsiteX1" fmla="*/ 6788702 w 12192000"/>
               <a:gd name="connsiteY1" fmla="*/ 2809701 h 2877832"/>
               <a:gd name="connsiteX2" fmla="*/ 6788476 w 12192000"/>
               <a:gd name="connsiteY2" fmla="*/ 2810235 h 2877832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 12192000"/>
               <a:gd name="connsiteY3" fmla="*/ 0 h 2877832"/>
               <a:gd name="connsiteX4" fmla="*/ 12192000 w 12192000"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 2877832"/>
               <a:gd name="connsiteX5" fmla="*/ 12192000 w 12192000"/>
               <a:gd name="connsiteY5" fmla="*/ 1915388 h 2877832"/>
               <a:gd name="connsiteX6" fmla="*/ 12061096 w 12192000"/>
@@ -11637,288 +11797,270 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="CuadroTexto 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C98180A-DFA1-4167-A8D6-CAEBA818095F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C98180A-DFA1-4167-A8D6-CAEBA818095F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="638881" y="390525"/>
             <a:ext cx="10909640" cy="1510301"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
-              <a:t>P</a:t>
+              <a:t>Planificación</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0" err="1" smtClean="0">
-[...17 lines deleted...]
-              <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" sz="6600" b="1" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
               <a:t>Operacional</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="6600" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="+mj-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56037404-66BD-46B5-9323-1B531319671A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56037404-66BD-46B5-9323-1B531319671A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3974206" y="1753266"/>
             <a:ext cx="4243589" cy="18288"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 4243589"/>
-[...32 lines deleted...]
-              <a:gd name="connsiteY16" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX0" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY0" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX1" fmla="*/ 563791 w 4243589"/>
+              <a:gd name="csY1" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX2" fmla="*/ 1042710 w 4243589"/>
+              <a:gd name="csY2" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX3" fmla="*/ 1564066 w 4243589"/>
+              <a:gd name="csY3" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX4" fmla="*/ 2212729 w 4243589"/>
+              <a:gd name="csY4" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX5" fmla="*/ 2776520 w 4243589"/>
+              <a:gd name="csY5" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX6" fmla="*/ 3297875 w 4243589"/>
+              <a:gd name="csY6" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX7" fmla="*/ 4243589 w 4243589"/>
+              <a:gd name="csY7" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX8" fmla="*/ 4243589 w 4243589"/>
+              <a:gd name="csY8" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX9" fmla="*/ 3637362 w 4243589"/>
+              <a:gd name="csY9" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX10" fmla="*/ 3116007 w 4243589"/>
+              <a:gd name="csY10" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX11" fmla="*/ 2424908 w 4243589"/>
+              <a:gd name="csY11" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX12" fmla="*/ 1861117 w 4243589"/>
+              <a:gd name="csY12" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX13" fmla="*/ 1382198 w 4243589"/>
+              <a:gd name="csY13" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX14" fmla="*/ 733535 w 4243589"/>
+              <a:gd name="csY14" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX15" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY15" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX16" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY16" fmla="*/ 0 h 18288"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
-[...47 lines deleted...]
-                <a:pos x="connsiteX16" y="connsiteY16"/>
+                <a:pos x="csX0" y="csY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX1" y="csY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX2" y="csY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX3" y="csY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX4" y="csY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX5" y="csY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX6" y="csY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX7" y="csY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX8" y="csY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX9" y="csY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX10" y="csY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX11" y="csY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX12" y="csY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX13" y="csY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX14" y="csY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX15" y="csY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="csX16" y="csY16"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4243589" h="18288" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="157351" y="-15653"/>
                   <a:pt x="378877" y="-5828"/>
                   <a:pt x="563791" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="748705" y="5828"/>
                   <a:pt x="905659" y="-5525"/>
                   <a:pt x="1042710" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1179761" y="5525"/>
                   <a:pt x="1356845" y="-21288"/>
                   <a:pt x="1564066" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1771287" y="21288"/>
@@ -12063,93 +12205,93 @@
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="289632" y="4903"/>
                   <a:pt x="132768" y="7105"/>
                   <a:pt x="0" y="18288"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="668" y="13665"/>
                   <a:pt x="578" y="5675"/>
                   <a:pt x="0" y="0"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="38100" cap="rnd">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:round/>
             <a:extLst>
               <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
-                <ask:lineSketchStyleProps xmlns="" xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="1219033472">
+                <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="1219033472">
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <ask:type>
                     <ask:lineSketchFreehand/>
                   </ask:type>
                 </ask:lineSketchStyleProps>
               </a:ext>
             </a:extLst>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Imagen 3" descr="Captura de pantalla de un celular&#10;&#10;Descripción generada automáticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC1B1307-A5C2-45A5-B1EC-5C1F19255041}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC1B1307-A5C2-45A5-B1EC-5C1F19255041}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="7999" t="27292" r="34583" b="5208"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2846231" y="2877831"/>
             <a:ext cx="7051943" cy="4057683"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
@@ -12172,127 +12314,127 @@
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{374F4650-42B0-4647-B817-730B9BE72FEC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{374F4650-42B0-4647-B817-730B9BE72FEC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Freeform: Shape 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF80D4DD-EE29-450D-A187-E8892B853FC9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF80D4DD-EE29-450D-A187-E8892B853FC9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="1" y="0"/>
             <a:ext cx="6066063" cy="6858000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 6066063 w 6066063"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6858000"/>
               <a:gd name="connsiteX1" fmla="*/ 1229608 w 6066063"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 6858000"/>
               <a:gd name="connsiteX2" fmla="*/ 1128285 w 6066063"/>
               <a:gd name="connsiteY2" fmla="*/ 156518 h 6858000"/>
               <a:gd name="connsiteX3" fmla="*/ 768782 w 6066063"/>
               <a:gd name="connsiteY3" fmla="*/ 825746 h 6858000"/>
               <a:gd name="connsiteX4" fmla="*/ 743290 w 6066063"/>
               <a:gd name="connsiteY4" fmla="*/ 860183 h 6858000"/>
               <a:gd name="connsiteX5" fmla="*/ 787138 w 6066063"/>
               <a:gd name="connsiteY5" fmla="*/ 756243 h 6858000"/>
               <a:gd name="connsiteX6" fmla="*/ 980544 w 6066063"/>
@@ -12524,462 +12666,193 @@
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="6857" cap="flat">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:miter/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36BB558E-14DD-409A-A7CC-445DE919677E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36BB558E-14DD-409A-A7CC-445DE919677E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="155575" y="383828"/>
             <a:ext cx="5401163" cy="6250681"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2500" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="2500" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>COMPETENCIA Y TOMA DE CONCIENCIA</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="2500" b="1" i="1" dirty="0">
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" sz="900" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just">
-[...21 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>Competencia:</a:t>
-            </a:r>
-[...40 lines deleted...]
-              <a:t>organización debe:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>a) Determinar </a:t>
+              <a:t>La organización debe:</a:t>
             </a:r>
-            <a:r>
-[...15 lines deleted...]
-            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>necesaria </a:t>
-[...203 lines deleted...]
-              <a:t>cumplimiento.</a:t>
+              <a:t>a) Determinar la competencia necesaria de las personas que realizan, bajo su control, un trabajo que afecta a su desempeño ambiental y su capacidad de cumplir con las obligaciones de cumplimiento.</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="2200" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               <a:cs typeface="Aharoni" panose="02010803020104030203"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="AutoShape 2" descr="Competencia laboral - EcuRed"/>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
@@ -13077,127 +12950,127 @@
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{374F4650-42B0-4647-B817-730B9BE72FEC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{374F4650-42B0-4647-B817-730B9BE72FEC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Freeform: Shape 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF80D4DD-EE29-450D-A187-E8892B853FC9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF80D4DD-EE29-450D-A187-E8892B853FC9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="1" y="0"/>
             <a:ext cx="6066063" cy="6858000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 6066063 w 6066063"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6858000"/>
               <a:gd name="connsiteX1" fmla="*/ 1229608 w 6066063"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 6858000"/>
               <a:gd name="connsiteX2" fmla="*/ 1128285 w 6066063"/>
               <a:gd name="connsiteY2" fmla="*/ 156518 h 6858000"/>
               <a:gd name="connsiteX3" fmla="*/ 768782 w 6066063"/>
               <a:gd name="connsiteY3" fmla="*/ 825746 h 6858000"/>
               <a:gd name="connsiteX4" fmla="*/ 743290 w 6066063"/>
               <a:gd name="connsiteY4" fmla="*/ 860183 h 6858000"/>
               <a:gd name="connsiteX5" fmla="*/ 787138 w 6066063"/>
               <a:gd name="connsiteY5" fmla="*/ 756243 h 6858000"/>
               <a:gd name="connsiteX6" fmla="*/ 980544 w 6066063"/>
@@ -13429,260 +13302,204 @@
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="6857" cap="flat">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:miter/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36BB558E-14DD-409A-A7CC-445DE919677E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36BB558E-14DD-409A-A7CC-445DE919677E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6366190" y="303659"/>
             <a:ext cx="5564162" cy="6250681"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2500" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="2500" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>COMPETENCIA Y TOMA DE CONCIENCIA</a:t>
             </a:r>
-            <a:endParaRPr lang="es-ES" sz="2500" b="1" i="1" dirty="0">
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" sz="900" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just">
-[...21 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>Competencia:</a:t>
-            </a:r>
-[...34 lines deleted...]
-              <a:t>organización debe:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>b</a:t>
+              <a:t>La organización debe:</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>) Asegurarse de que estas personas sean competentes, basándose en la </a:t>
+              <a:t>b) Asegurarse de que estas personas sean competentes, basándose en la </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" b="1" i="1" u="sng" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>educación, formación o experiencia </a:t>
+              <a:t>educación, formación o experiencia adecuadas</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="2400" b="1" i="1" u="sng" dirty="0" smtClean="0">
-[...13 lines deleted...]
-              <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
@@ -13693,65 +13510,51 @@
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>c) Cuando sea aplicable, tomar acciones para adquirir la competencia necesaria y evaluar la eficacia de las acciones tomadas.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>d) Conservar la información documentada evidencia de la competencia</a:t>
-[...13 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>d) Conservar la información documentada evidencia de la competencia.</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="2400" b="1" i="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="AutoShape 2" descr="Competencia laboral - EcuRed"/>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -13846,127 +13649,127 @@
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1E99C8A-2F73-4329-BFDF-5416B1DA4A99}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1E99C8A-2F73-4329-BFDF-5416B1DA4A99}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Freeform: Shape 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09502097-0C30-463C-A52E-2E3C02E05793}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09502097-0C30-463C-A52E-2E3C02E05793}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5039686" y="0"/>
             <a:ext cx="7152315" cy="6858000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 17101 w 7152315"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6858000"/>
               <a:gd name="connsiteX1" fmla="*/ 7152315 w 7152315"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 6858000"/>
               <a:gd name="connsiteX2" fmla="*/ 7152315 w 7152315"/>
               <a:gd name="connsiteY2" fmla="*/ 6858000 h 6858000"/>
               <a:gd name="connsiteX3" fmla="*/ 15999 w 7152315"/>
               <a:gd name="connsiteY3" fmla="*/ 6858000 h 6858000"/>
               <a:gd name="connsiteX4" fmla="*/ 9729 w 7152315"/>
               <a:gd name="connsiteY4" fmla="*/ 6734157 h 6858000"/>
               <a:gd name="connsiteX5" fmla="*/ 15819 w 7152315"/>
               <a:gd name="connsiteY5" fmla="*/ 6122264 h 6858000"/>
               <a:gd name="connsiteX6" fmla="*/ 11379 w 7152315"/>
@@ -14182,443 +13985,250 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34109D31-CFEF-461A-B626-7045729271A7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34109D31-CFEF-461A-B626-7045729271A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="171449" y="128588"/>
             <a:ext cx="4729163" cy="6500812"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2500" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>COMPETENCIA Y TOMA DE </a:t>
-[...16 lines deleted...]
-              <a:t>CONCIENCIA</a:t>
+              <a:t>COMPETENCIA Y TOMA DE CONCIENCIA</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="es-ES" sz="2600" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2600" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="2600" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>Toma de conciencia:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>La </a:t>
+              <a:t>La organización debe asegurar que las personas que realizan trabajos bajo su control tengan conciencia de: </a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>organización debe asegurar </a:t>
+              <a:t>La política ambiental. </a:t>
             </a:r>
-            <a:r>
-[...12 lines deleted...]
-            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>personas que realizan trabajos bajo su control tengan conciencia de: </a:t>
-[...165 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>Los AAS y los impactos reales o potenciales asociados con su trabajo.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>Su contribución a la eficacia del SGA</a:t>
+              <a:t>Su contribución a la eficacia del SGA.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2400" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
-              <a:t>Las implicaciones de no cumplir los requisitos del SGA y las obligaciones de cumplimiento</a:t>
-[...13 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>Las implicaciones de no cumplir los requisitos del SGA y las obligaciones de cumplimiento.</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="2400" b="1" i="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3074" name="Picture 2" descr="Educación ambiental en familia | VermisLAB"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
@@ -14666,64 +14276,64 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1E99C8A-2F73-4329-BFDF-5416B1DA4A99}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1E99C8A-2F73-4329-BFDF-5416B1DA4A99}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
@@ -14733,531 +14343,740 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Tabla 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="680307669"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="481740202"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="1868357" y="1589650"/>
-          <a:ext cx="8100812" cy="4812754"/>
+          <a:off x="312206" y="1589650"/>
+          <a:ext cx="8224990" cy="5025492"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1751528"/>
-[...8 lines deleted...]
-                <a:gridCol w="560823"/>
+                <a:gridCol w="1778377">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1333782">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1300314">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="580219">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="535924">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="485682">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20005"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="502429">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20006"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="552673">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20007"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="586170">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20008"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="569420">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20009"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
-              <a:tr h="1204379">
+              <a:tr h="765366">
                 <a:tc gridSpan="3">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" u="none" dirty="0" smtClean="0">
+                        <a:rPr lang="es-CO" sz="1600" u="none" dirty="0">
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="000000">
                                 <a:alpha val="43137"/>
                               </a:srgbClr>
                             </a:outerShdw>
                           </a:effectLst>
                         </a:rPr>
                         <a:t>Competencia</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" u="none" dirty="0">
-[...7 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc gridSpan="4">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" u="none" dirty="0" smtClean="0">
+                        <a:rPr lang="es-CO" sz="1600" u="none" dirty="0">
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="000000">
                                 <a:alpha val="43137"/>
                               </a:srgbClr>
                             </a:outerShdw>
                           </a:effectLst>
                         </a:rPr>
                         <a:t>Nivel</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-CO" u="none" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="es-CO" sz="1600" u="none" baseline="0" dirty="0">
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="000000">
                                 <a:alpha val="43137"/>
                               </a:srgbClr>
                             </a:outerShdw>
                           </a:effectLst>
                         </a:rPr>
                         <a:t> o cargo de la al que va dirigido </a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" u="none" dirty="0">
+                      <a:endParaRPr lang="es-CO" sz="1600" u="none" dirty="0">
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="000000">
                               <a:alpha val="43137"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
                 <a:tc gridSpan="3">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" u="none" dirty="0" smtClean="0">
+                        <a:rPr lang="es-CO" sz="1600" u="none" dirty="0">
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="000000">
                                 <a:alpha val="43137"/>
                               </a:srgbClr>
                             </a:outerShdw>
                           </a:effectLst>
                         </a:rPr>
                         <a:t>Cronograma de ejecución</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" u="none" dirty="0">
-[...7 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
                 <a:tc hMerge="1">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="2125015">
+              <a:tr h="1450886">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" sz="1700" b="1" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                         <a:t>Competencia</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-CO" sz="1700" b="1" baseline="0" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" baseline="0" dirty="0"/>
                         <a:t> a generar</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" sz="1700" b="1" dirty="0"/>
+                      <a:endParaRPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-CO" sz="1700" b="1" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                         <a:t>Nombre de la estrategia</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" sz="1700" b="1" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                         <a:t>Tipos de estrategia</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" sz="1700" b="1" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                         <a:t>(C/F/TC)</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" sz="1700" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
+                      <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" b="1" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                         <a:t>Gerente</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
+                      <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" b="1" dirty="0" smtClean="0"/>
-                        <a:t>Coordinador SGA</a:t>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
+                        <a:t>Coordinador</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
+                        <a:t> SGA</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
+                      <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" b="1" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                         <a:t>Operario</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
+                      <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" b="1" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                         <a:t>…</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
+                      <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" b="1" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                         <a:t>Enero</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
+                      <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" b="1" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                         <a:t>Febrero</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
+                      <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="es-CO" b="1" dirty="0" smtClean="0"/>
+                        <a:rPr lang="es-CO" sz="1600" b="1" dirty="0"/>
                         <a:t>…</a:t>
                       </a:r>
-                      <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr vert="vert270"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
-                      <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0">
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                        </a:rPr>
+                        <a:t>Gestionar</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0"/>
+                        <a:t> adecuadamente </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0">
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                        </a:rPr>
+                        <a:t>los residuos peligrosos </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0"/>
+                        <a:t>generados, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0">
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                        </a:rPr>
+                        <a:t>para disminuir los riesgos </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>a la salud y el ambiente</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0"/>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0">
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                        </a:rPr>
+                        <a:t>en el marco de</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0"/>
+                        <a:t> la normatividad ambiental vigente</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1400" b="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
-                      <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0"/>
+                        <a:t>Curso de 40 h en gestión de RESPEL</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1400" b="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" b="0" dirty="0"/>
+                        <a:t>C </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1200" b="0" dirty="0"/>
+                        <a:t>(</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1100" b="0" dirty="0"/>
+                        <a:t>Competencia)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1400" b="0" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="es-CO" sz="1400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="es-CO" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
-                      <a:endParaRPr lang="es-CO" b="1" dirty="0"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" dirty="0">
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                        </a:rPr>
+                        <a:t>X</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1400" dirty="0">
+                        <a:effectLst>
+                          <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="43137"/>
+                            </a:srgbClr>
+                          </a:outerShdw>
+                        </a:effectLst>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="es-CO" dirty="0"/>
+                      <a:pPr algn="ctr"/>
+                      <a:endParaRPr lang="es-CO" sz="1400" dirty="0">
+                        <a:effectLst>
+                          <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="43137"/>
+                            </a:srgbClr>
+                          </a:outerShdw>
+                        </a:effectLst>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="es-CO"/>
+                      <a:pPr algn="ctr"/>
+                      <a:endParaRPr lang="es-CO" sz="1400" dirty="0">
+                        <a:effectLst>
+                          <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="43137"/>
+                            </a:srgbClr>
+                          </a:outerShdw>
+                        </a:effectLst>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="es-CO"/>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="es-MX" sz="1400" dirty="0">
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                        </a:rPr>
+                        <a:t>X</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="es-CO" sz="1400" dirty="0">
+                        <a:effectLst>
+                          <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="43137"/>
+                            </a:srgbClr>
+                          </a:outerShdw>
+                        </a:effectLst>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="es-CO" dirty="0"/>
+                      <a:endParaRPr lang="es-CO" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
-                <a:tc>
-[...28 lines deleted...]
-                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
@@ -15316,271 +15135,66 @@
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:endParaRPr lang="es-CO" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
-              </a:tr>
-[...208 lines deleted...]
-                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="CuadroTexto 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C98180A-DFA1-4167-A8D6-CAEBA818095F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C98180A-DFA1-4167-A8D6-CAEBA818095F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="214180" y="0"/>
             <a:ext cx="11760591" cy="1589650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -15642,159 +15256,306 @@
                 <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
                 <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               </a:rPr>
               <a:t>Identificar, por lo menos, 10 competencias relacionadas con el SGA de su organización, y completar la siguiente matriz:</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2200" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="75000"/>
                   <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
               <a:cs typeface="Aharoni" panose="02010803020104030203" pitchFamily="2" charset="-79"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="CuadroTexto 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE88CDBD-A1EB-AE7D-E4A5-210C4A4C1E0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8716871" y="1372333"/>
+            <a:ext cx="3197427" cy="5262979"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1600" b="1" dirty="0"/>
+              <a:t>Competencia:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-MX" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1600" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Verbo + Objeto + Finalidad + Condición de referencia</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="es-MX" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1600" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Verbo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1600" dirty="0"/>
+              <a:t>: En infinitivo y representa la acción observable que la persona puede demostrar. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="es-MX" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1600" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Objeto</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1600" dirty="0"/>
+              <a:t>: Indica sobre qué recae la acción.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="es-MX" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1600" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Finalidad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1600" dirty="0"/>
+              <a:t>: Explica el propósito de la acción (¿para qué se realiza?). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="es-MX" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1600" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Condición de referencia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="1600" dirty="0"/>
+              <a:t>: Describe el contexto en el que se demuestra la competencia.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1223803285"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp useBgFill="1">
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8908DB7-C3A6-4FCB-9820-CEE02B398C4A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8908DB7-C3A6-4FCB-9820-CEE02B398C4A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Freeform: Shape 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D010E05E-9237-4321-84BB-69C0F22568EE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D010E05E-9237-4321-84BB-69C0F22568EE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="630936" y="999492"/>
             <a:ext cx="4889565" cy="4424065"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 2612540 w 5531319"/>
               <a:gd name="connsiteY0" fmla="*/ 836 h 4424065"/>
               <a:gd name="connsiteX1" fmla="*/ 2946310 w 5531319"/>
               <a:gd name="connsiteY1" fmla="*/ 35548 h 4424065"/>
               <a:gd name="connsiteX2" fmla="*/ 3961099 w 5531319"/>
               <a:gd name="connsiteY2" fmla="*/ 303581 h 4424065"/>
               <a:gd name="connsiteX3" fmla="*/ 4854587 w 5531319"/>
               <a:gd name="connsiteY3" fmla="*/ 764502 h 4424065"/>
               <a:gd name="connsiteX4" fmla="*/ 5377812 w 5531319"/>
               <a:gd name="connsiteY4" fmla="*/ 1339732 h 4424065"/>
               <a:gd name="connsiteX5" fmla="*/ 5526197 w 5531319"/>
               <a:gd name="connsiteY5" fmla="*/ 1825829 h 4424065"/>
               <a:gd name="connsiteX6" fmla="*/ 5510557 w 5531319"/>
@@ -16305,64 +16066,64 @@
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:miter/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <mc:Choice Requires="p14">
           <p:contentPart p14:bwMode="auto" r:id="rId2">
             <p14:nvContentPartPr>
               <p14:cNvPr id="13" name="Ink 12">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{070477C5-0410-4E4F-97A1-F84C2465C187}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{070477C5-0410-4E4F-97A1-F84C2465C187}"/>
                   </a:ext>
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                    <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </p14:cNvPr>
               <p14:cNvContentPartPr>
                 <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
               </p14:cNvContentPartPr>
               <p14:nvPr>
                 <p:extLst>
                   <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                    <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                    <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
                   </p:ext>
                 </p:extLst>
               </p14:nvPr>
             </p14:nvContentPartPr>
             <p14:xfrm>
               <a:off x="5755403" y="4884261"/>
               <a:ext cx="360" cy="2160"/>
             </p14:xfrm>
           </p:contentPart>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="13" name="Ink 12">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" id="{070477C5-0410-4E4F-97A1-F84C2465C187}"/>
                   </a:ext>
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
@@ -16370,126 +16131,111 @@
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
               <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5750723" y="4880250"/>
                 <a:ext cx="9720" cy="10183"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Marcador de contenido 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC759CA8-7539-430B-B886-2E5CB794851B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC759CA8-7539-430B-B886-2E5CB794851B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5990665" y="1568047"/>
             <a:ext cx="5598397" cy="4980851"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" sz="1000" i="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="es-ES" sz="1000" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...13 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="2500" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>. NTC ISO 14001:2015. </a:t>
+              <a:t>ICONTEC. NTC ISO 14001:2015. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="es-ES" sz="800" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2500" i="1" dirty="0">
                 <a:solidFill>
@@ -16517,88 +16263,73 @@
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="2500" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>Notas Diplomado Líderes en Implementación de Sistemas Integrados de Gestión. SGS, </a:t>
-[...14 lines deleted...]
-              <a:t>Colombia.</a:t>
+              <a:t>Notas Diplomado Líderes en Implementación de Sistemas Integrados de Gestión. SGS, Colombia.</a:t>
             </a:r>
             <a:endParaRPr lang="es-CO" sz="2500" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de contenido 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC759CA8-7539-430B-B886-2E5CB794851B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC759CA8-7539-430B-B886-2E5CB794851B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1786054" y="2972997"/>
             <a:ext cx="2690611" cy="477054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="1000"/>
@@ -16800,51 +16531,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buFont typeface="Wingdings 3" charset="2"/>
               <a:buChar char=""/>
               <a:defRPr sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buFont typeface="Wingdings 3" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="2500" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="2500" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>BIBLIOGRAFÍA:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3749985892"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -16852,124 +16583,124 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp useBgFill="1">
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA2E39B7-17D8-4009-A8BA-9E8D8EC1B4C9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA2E39B7-17D8-4009-A8BA-9E8D8EC1B4C9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Graphic 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{967EEEC4-6120-428D-8FB5-916920AECC74}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{967EEEC4-6120-428D-8FB5-916920AECC74}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns="" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
-                <p16:designElem xmlns="" xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1318417" y="0"/>
             <a:ext cx="9570431" cy="6858000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 7178288 w 7187261"/>
               <a:gd name="connsiteY0" fmla="*/ 2604802 h 5150263"/>
               <a:gd name="connsiteX1" fmla="*/ 7169335 w 7187261"/>
               <a:gd name="connsiteY1" fmla="*/ 2328577 h 5150263"/>
               <a:gd name="connsiteX2" fmla="*/ 7060845 w 7187261"/>
               <a:gd name="connsiteY2" fmla="*/ 1661160 h 5150263"/>
               <a:gd name="connsiteX3" fmla="*/ 6212263 w 7187261"/>
               <a:gd name="connsiteY3" fmla="*/ 243840 h 5150263"/>
               <a:gd name="connsiteX4" fmla="*/ 5953564 w 7187261"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 5150263"/>
               <a:gd name="connsiteX5" fmla="*/ 1408615 w 7187261"/>
               <a:gd name="connsiteY5" fmla="*/ 0 h 5150263"/>
               <a:gd name="connsiteX6" fmla="*/ 805111 w 7187261"/>
@@ -17378,97 +17109,97 @@
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:miter/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de contenido 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F1AAE23-4378-4952-A5F7-EB1414AC9515}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F1AAE23-4378-4952-A5F7-EB1414AC9515}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2743199" y="385763"/>
             <a:ext cx="6764939" cy="5733713"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" sz="11500" b="1" i="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="es-ES" sz="11500" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Aldhabi" panose="01000000000000000000" pitchFamily="2" charset="-78"/>
               <a:cs typeface="Aldhabi" panose="01000000000000000000" pitchFamily="2" charset="-78"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" sz="11500" b="1" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="es-ES" sz="11500" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Aldhabi" panose="01000000000000000000" pitchFamily="2" charset="-78"/>
                 <a:cs typeface="Aldhabi" panose="01000000000000000000" pitchFamily="2" charset="-78"/>
               </a:rPr>
               <a:t>¡Gracias!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="8800" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
@@ -17717,54 +17448,54 @@
                 <a:lumMod val="98000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Wisp" id="{7CB32D59-10C0-40DD-B7BD-2E94284A981C}" vid="{24B1A44C-C006-48B2-A4D7-E5549B3D8CD4}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Wisp</Template>
   <TotalTime></TotalTime>
-  <Words>263</Words>
+  <Words>429</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Panorámica</PresentationFormat>
-  <Paragraphs>49</Paragraphs>
+  <Paragraphs>66</Paragraphs>
   <Slides>8</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>